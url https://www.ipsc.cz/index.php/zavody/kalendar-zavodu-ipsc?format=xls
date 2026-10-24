--- v6 (2026-09-09)
+++ v7 (2026-10-24)
@@ -12,302 +12,299 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalendář závodů" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Datum od</t>
   </si>
   <si>
     <t>Datum do</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Země</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Zbraň</t>
   </si>
   <si>
     <t>Stages</t>
   </si>
   <si>
     <t>Registrace</t>
   </si>
   <si>
     <t>Organizátor</t>
   </si>
   <si>
     <t>Odkaz</t>
   </si>
   <si>
     <t>Prostějov</t>
   </si>
   <si>
     <t>Česká republika</t>
   </si>
   <si>
-    <t>Černá hora Cup, 5. kolo</t>
+    <t>Černá hora Cup, 6. kolo</t>
   </si>
   <si>
     <t>LEVEL 1</t>
   </si>
   <si>
     <t>HANDGUN</t>
   </si>
   <si>
     <t>Střelecký klub Prostějov</t>
   </si>
   <si>
     <t>https://www.ipsc-pv.cz/registrace/</t>
   </si>
   <si>
-    <t>Čekanice</t>
-[...2 lines deleted...]
-    <t>Jan Žižka Challenge Shotgun</t>
+    <t>Žalany</t>
+  </si>
+  <si>
+    <t>Žalanský pohár IPSC, 4. kolo</t>
+  </si>
+  <si>
+    <t>RIFLE/PCC</t>
+  </si>
+  <si>
+    <t>KVZ+KPS Teplice</t>
+  </si>
+  <si>
+    <t>https://www.kvzteplice.cz/ipsc/seznam.php</t>
+  </si>
+  <si>
+    <t>Kameňolom Čachtice</t>
+  </si>
+  <si>
+    <t>Slovensko</t>
+  </si>
+  <si>
+    <t>Slovak Open</t>
   </si>
   <si>
     <t>LEVEL 3</t>
   </si>
   <si>
-    <t>SHOTGUN</t>
-[...16 lines deleted...]
-  <si>
     <t>HANDGUN/PCC</t>
   </si>
   <si>
-    <t>https://match.kssk.sk/</t>
-[...11 lines deleted...]
-    <t>https://www.kvzteplice.cz/ipsc/seznam.php</t>
+    <t>RDA</t>
+  </si>
+  <si>
+    <t>https://match.rdaipsc.sk/index.php/slo/registration</t>
+  </si>
+  <si>
+    <t>Helmbrechts</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Helmbrechts-Cup PCC Herbst 2026, LM ASS Thüringen</t>
+  </si>
+  <si>
+    <t>LEVEL 2</t>
+  </si>
+  <si>
+    <t>PCC</t>
+  </si>
+  <si>
+    <t>IPSC Team Helmbrechts</t>
+  </si>
+  <si>
+    <t>https://ipscmatch.de/index.pl?match=HCPCC-2026</t>
+  </si>
+  <si>
+    <t>Oblekovice</t>
+  </si>
+  <si>
+    <t>5. Czech Superleague</t>
+  </si>
+  <si>
+    <t>ALSA PRO TEAM</t>
+  </si>
+  <si>
+    <t>https://www.alsaproteam.cz/kalendar</t>
+  </si>
+  <si>
+    <t>Helmbrechts-Cup Half-Life Herbst 2026</t>
+  </si>
+  <si>
+    <t>https://ipscmatch.de/index.pl?match=2026_HCHL-Herbst</t>
+  </si>
+  <si>
+    <t>Střelnice Hovorany</t>
+  </si>
+  <si>
+    <t>Halloween Cup</t>
+  </si>
+  <si>
+    <t>HG/PCC/MR</t>
+  </si>
+  <si>
+    <t>IPSC Hovorany</t>
   </si>
   <si>
     <t>Hodonice</t>
   </si>
   <si>
-    <t>Extraliga IPSC Znojmo, 4. kolo</t>
+    <t>Rozlučka</t>
   </si>
   <si>
     <t>IPSC Znojmo</t>
   </si>
   <si>
-    <t>https://zavody.ipscznojmo.cz/extralig26/F/index_cz.php</t>
-[...8 lines deleted...]
-    <t>ALSA PRO TEAM</t>
+    <t>https://zavody.ipscznojmo.cz/</t>
+  </si>
+  <si>
+    <t>Krvavá paní, finále</t>
+  </si>
+  <si>
+    <t>https://www.shootingarea.eu/sk/match-area/registracia/1483/Krvava-Pani-3---FINALE-2026-Match-Series</t>
+  </si>
+  <si>
+    <t>CNC PCC/MR 2026</t>
+  </si>
+  <si>
+    <t>PCC/MR</t>
+  </si>
+  <si>
+    <t>ASDS ČR</t>
+  </si>
+  <si>
+    <t>https://alsaproteam.cz/kalendar/detailudalosti/671/-/cnc-pcc-2026</t>
+  </si>
+  <si>
+    <t>Nečichy</t>
+  </si>
+  <si>
+    <t>Steel Cup Nečichy, 3. kolo</t>
+  </si>
+  <si>
+    <t>Klub dynamické střelby Most</t>
+  </si>
+  <si>
+    <t>Polárka Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>Polárka Cup, 1. kolo</t>
+  </si>
+  <si>
+    <t>Střelci Ostrava</t>
+  </si>
+  <si>
+    <t>https://strelciostrava.cz/zavody/polarka-cup</t>
   </si>
   <si>
     <t>Placy</t>
   </si>
   <si>
-    <t>KMR Cup Junioři, 4. kolo</t>
-[...5 lines deleted...]
-    <t>HG .22LR</t>
+    <t>Mikulášská</t>
+  </si>
+  <si>
+    <t>HG/HG.22LR/PCC</t>
   </si>
   <si>
     <t>Squad</t>
   </si>
   <si>
-    <t>https://www.registrace.squad.cz/4kolo2026/index_cz.php</t>
-[...106 lines deleted...]
-  <si>
     <t>https://www.registrace.squad.cz/mikulas2026/index_cz.php</t>
   </si>
   <si>
+    <t>Polárka Cup, 2. kolo</t>
+  </si>
+  <si>
     <t>Moravský Pohár 2026, 5. kolo</t>
   </si>
   <si>
+    <t>Polárka Cup, 3. kolo</t>
+  </si>
+  <si>
+    <t>Vsetín</t>
+  </si>
+  <si>
+    <t>CNC Action Air 2026</t>
+  </si>
+  <si>
+    <t>ACTION AIR</t>
+  </si>
+  <si>
+    <t>Action Air IPSC Vsetín</t>
+  </si>
+  <si>
+    <t>https://ipscvsetin.cz/actionair/CNC2026/index_cz.php</t>
+  </si>
+  <si>
+    <t>CS Solutions</t>
+  </si>
+  <si>
+    <t>Fofrkrochna, 1. kolo</t>
+  </si>
+  <si>
+    <t>https://zavody.cssolutions.club/fofrkrochna-1-26-27/</t>
+  </si>
+  <si>
+    <t>Polárka Cup, 4. kolo</t>
+  </si>
+  <si>
     <t>Call of Duty</t>
+  </si>
+  <si>
+    <t>https://alsaproteam.cz/kalendar/detailudalosti/676/-/call-of-duty-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d.m.yyyy"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -607,59 +604,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsc-pv.cz/registrace/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shootingsport.cz/ipsc/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://match.kssk.sk/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kvzteplice.cz/ipsc/seznam.php" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zavody.ipscznojmo.cz/extralig26/F/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shootingsport.cz/ipsc/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.registrace.squad.cz/4kolo2026/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.registrace.squad.cz/4kolo2026/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.squad.sk/atlas/one-autumn26/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsc-pv.cz/registrace/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kvzteplice.cz/ipsc/seznam.php" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://match.rdaipsc.sk/index.php/slo/registration" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipscmatch.de/index.pl?match=HCPCC-2026" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alsaproteam.cz/kalendar" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipscmatch.de/index.pl?match=2026_HCHL-Herbst" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zavody.ipscznojmo.cz/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shootingarea.eu/sk/match-area/registracia/1483/Krvava-Pani-3---FINALE-2026-Match-Series" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alsaproteam.cz/kalendar/detailudalosti/671/-/cnc-pcc-2026" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.registrace.squad.cz/mikulas2026/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alsaproteam.cz/kalendar" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alsaproteam.cz/kalendar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsc-pv.cz/registrace/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kvzteplice.cz/ipsc/seznam.php" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://match.rdaipsc.sk/index.php/slo/registration" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipscmatch.de/index.pl?match=HCPCC-2026" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alsaproteam.cz/kalendar" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipscmatch.de/index.pl?match=2026_HCHL-Herbst" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zavody.ipscznojmo.cz/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shootingarea.eu/sk/match-area/registracia/1483/Krvava-Pani-3---FINALE-2026-Match-Series" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alsaproteam.cz/kalendar/detailudalosti/671/-/cnc-pcc-2026" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strelciostrava.cz/zavody/polarka-cup" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.registrace.squad.cz/mikulas2026/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strelciostrava.cz/zavody/polarka-cup" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alsaproteam.cz/kalendar" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strelciostrava.cz/zavody/polarka-cup" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipscvsetin.cz/actionair/CNC2026/index_cz.php" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zavody.cssolutions.club/fofrkrochna-1-26-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strelciostrava.cz/zavody/polarka-cup" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alsaproteam.cz/kalendar/detailudalosti/676/-/call-of-duty-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K23"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="16" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -674,797 +671,721 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1">
-        <v>46270</v>
+        <v>46298</v>
       </c>
       <c r="B2" s="1">
-        <v>46270</v>
+        <v>46298</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2">
         <v>3</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1">
-        <v>46270</v>
+        <v>46299</v>
       </c>
       <c r="B3" s="1">
-        <v>46271</v>
+        <v>46299</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3">
+        <v>6</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="1">
-        <v>46271</v>
+        <v>46299</v>
       </c>
       <c r="B4" s="1">
-        <v>46271</v>
+        <v>46299</v>
       </c>
       <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="I4" s="1">
+        <v>46150</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="1">
-        <v>46271</v>
+        <v>46305</v>
       </c>
       <c r="B5" s="1">
-        <v>46271</v>
+        <v>46305</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H5">
         <v>8</v>
       </c>
+      <c r="I5" s="1">
+        <v>46143</v>
+      </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="1">
-        <v>46278</v>
+        <v>46306</v>
       </c>
       <c r="B6" s="1">
-        <v>46278</v>
+        <v>46306</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="1">
-        <v>46285</v>
+        <v>46306</v>
       </c>
       <c r="B7" s="1">
-        <v>46285</v>
+        <v>46306</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H7">
-        <v>12</v>
+        <v>8</v>
+      </c>
+      <c r="I7" s="1">
+        <v>46143</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="1">
-        <v>46290</v>
+        <v>46312</v>
       </c>
       <c r="B8" s="1">
-        <v>46291</v>
+        <v>46312</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H8">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46248</v>
+        <v>10</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1">
-        <v>46290</v>
+        <v>46313</v>
       </c>
       <c r="B9" s="1">
-        <v>46291</v>
+        <v>46313</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>11</v>
       </c>
-      <c r="I9" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K9" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1">
-        <v>46292</v>
+        <v>46313</v>
       </c>
       <c r="B10" s="1">
-        <v>46292</v>
+        <v>46313</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>9</v>
       </c>
-      <c r="I10" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1">
-        <v>46298</v>
+        <v>46318</v>
       </c>
       <c r="B11" s="1">
-        <v>46298</v>
+        <v>46320</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="H11">
-        <v>3</v>
+        <v>12</v>
+      </c>
+      <c r="I11" s="1">
+        <v>46254</v>
       </c>
       <c r="J11" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="K11" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1">
-        <v>46299</v>
+        <v>46320</v>
       </c>
       <c r="B12" s="1">
-        <v>46299</v>
+        <v>46320</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>6</v>
       </c>
       <c r="J12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1">
-        <v>46299</v>
+        <v>46326</v>
       </c>
       <c r="B13" s="1">
-        <v>46299</v>
+        <v>46327</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>46150</v>
+        <v>5</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="K13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1">
-        <v>46305</v>
+        <v>46334</v>
       </c>
       <c r="B14" s="1">
-        <v>46305</v>
+        <v>46334</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="H14">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I14" s="1">
-        <v>46143</v>
+        <v>46290</v>
       </c>
       <c r="J14" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="K14" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1">
-        <v>46306</v>
+        <v>46340</v>
       </c>
       <c r="B15" s="1">
-        <v>46306</v>
+        <v>46341</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>27</v>
       </c>
       <c r="H15">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J15" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="K15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1">
-        <v>46306</v>
+        <v>46341</v>
       </c>
       <c r="B16" s="1">
-        <v>46306</v>
+        <v>46341</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H16">
         <v>8</v>
       </c>
-      <c r="I16" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="J16" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="K16" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1">
-        <v>46313</v>
+        <v>46354</v>
       </c>
       <c r="B17" s="1">
-        <v>46313</v>
+        <v>46355</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>27</v>
       </c>
       <c r="H17">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J17" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="K17" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1">
-        <v>46313</v>
+        <v>46361</v>
       </c>
       <c r="B18" s="1">
-        <v>46313</v>
+        <v>46361</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="H18">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J18" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="K18" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1">
-        <v>46318</v>
+        <v>46368</v>
       </c>
       <c r="B19" s="1">
-        <v>46320</v>
+        <v>46368</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="H19">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I19" s="1">
-        <v>46254</v>
+        <v>46338</v>
       </c>
       <c r="J19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="K19" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1">
-        <v>46320</v>
+        <v>46375</v>
       </c>
       <c r="B20" s="1">
-        <v>46320</v>
+        <v>46376</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>27</v>
       </c>
       <c r="H20">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J20" t="s">
-        <v>78</v>
+        <v>62</v>
+      </c>
+      <c r="K20" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1">
-        <v>46334</v>
+        <v>46386</v>
       </c>
       <c r="B21" s="1">
-        <v>46334</v>
+        <v>46386</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="H21">
         <v>10</v>
       </c>
-      <c r="I21" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="J21" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="K21" t="s">
-        <v>81</v>
-[...15 lines deleted...]
-      <c r="E22" t="s">
         <v>82</v>
-      </c>
-[...45 lines deleted...]
-        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="K2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="K3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="K4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="K5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="K6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="K7" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="K8" r:id="rId_hyperlink_7"/>
-[...13 lines deleted...]
-    <hyperlink ref="K23" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="K9" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="K10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="K11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="K13" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="K14" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="K15" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="K16" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="K17" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="K18" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="K19" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="K20" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="K21" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>